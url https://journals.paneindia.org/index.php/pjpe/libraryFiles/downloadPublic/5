--- v1 (2026-06-21)
+++ v2 (2026-11-05)
@@ -11,432 +11,452 @@
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="021AD72E" w14:textId="77777777" w:rsidR="008001E5" w:rsidRDefault="008001E5" w:rsidP="00282709">
+    <w:p w14:paraId="021AD72E" w14:textId="77777777" w:rsidR="008001E5" w:rsidRPr="00327FB3" w:rsidRDefault="008001E5" w:rsidP="00282709">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5813694A" w14:textId="76B20E96" w:rsidR="00282709" w:rsidRPr="00070053" w:rsidRDefault="00282709" w:rsidP="00070053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t>PANE JOURNAL OF PHYSICS EDUCATION:</w:t>
+      </w:r>
+      <w:r w:rsidR="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t>A PLATFORM FOR PUBLISHING PHYSICS PEDAGOGICAL ARTICLES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBB3051" w14:textId="77777777" w:rsidR="00282709" w:rsidRPr="00CB3BE5" w:rsidRDefault="00282709" w:rsidP="00282709">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57399DF8" w14:textId="7BE597E9" w:rsidR="00282709" w:rsidRPr="00070053" w:rsidRDefault="00282709" w:rsidP="00282709">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Abc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Def</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ghi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jkl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>*1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pqr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Stu Vwx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1,</w:t>
+      </w:r>
+      <w:r w:rsidR="009B11D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, and Alpha Beta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="2A354135" w14:textId="77777777" w:rsidR="00282709" w:rsidRPr="00CB3BE5" w:rsidRDefault="00282709" w:rsidP="00282709">
+    <w:p w14:paraId="586E0763" w14:textId="77777777" w:rsidR="00282709" w:rsidRPr="00070053" w:rsidRDefault="00282709" w:rsidP="00282709">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="36"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5813694A" w14:textId="77777777" w:rsidR="00282709" w:rsidRDefault="00282709" w:rsidP="00282709">
+    <w:p w14:paraId="101E4812" w14:textId="77777777" w:rsidR="00282709" w:rsidRPr="00E3173B" w:rsidRDefault="00282709" w:rsidP="00282709">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="36"/>
-[...9 lines deleted...]
-        <w:t>A PLATFORM FOR PUBLISHING PHYSICS PEDAGOGICAL ARTICLES</w:t>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3173B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Department of Physics, XYZ University, City-12345, Assam, India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BBB3051" w14:textId="77777777" w:rsidR="00282709" w:rsidRPr="00CB3BE5" w:rsidRDefault="00282709" w:rsidP="00282709">
+    <w:p w14:paraId="74BF8B9D" w14:textId="77777777" w:rsidR="00282709" w:rsidRPr="00E3173B" w:rsidRDefault="00282709" w:rsidP="00282709">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3173B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Department of Physics, ABC University, City-12345, Manipur, India</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="57399DF8" w14:textId="77777777" w:rsidR="00282709" w:rsidRPr="00437ABF" w:rsidRDefault="00282709" w:rsidP="00282709">
+    <w:p w14:paraId="735C0543" w14:textId="77777777" w:rsidR="00282709" w:rsidRPr="00E3173B" w:rsidRDefault="00282709" w:rsidP="00282709">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00437ABF">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3173B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...161 lines deleted...]
-        <w:t>3</w:t>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Department of Physics, QRS University, City-12345, Mizoram, India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586E0763" w14:textId="77777777" w:rsidR="00282709" w:rsidRPr="00437ABF" w:rsidRDefault="00282709" w:rsidP="00282709">
+    <w:p w14:paraId="2C42C5AA" w14:textId="77777777" w:rsidR="00282709" w:rsidRPr="00437ABF" w:rsidRDefault="00282709" w:rsidP="00282709">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="101E4812" w14:textId="77777777" w:rsidR="00282709" w:rsidRPr="00437ABF" w:rsidRDefault="00282709" w:rsidP="00282709">
-[...104 lines deleted...]
-    <w:p w14:paraId="18A5DB02" w14:textId="77777777" w:rsidR="00282709" w:rsidRPr="00437ABF" w:rsidRDefault="00282709" w:rsidP="00282709">
+    <w:p w14:paraId="18A5DB02" w14:textId="77777777" w:rsidR="00282709" w:rsidRPr="00070053" w:rsidRDefault="00282709" w:rsidP="00282709">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:t>*Corresponding Author: abcd@domain.com</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1AF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Corresponding Author: abcd@domain.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DCFA3CF" w14:textId="77777777" w:rsidR="00282709" w:rsidRDefault="00282709" w:rsidP="00282709">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0068051D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008540A3">
         <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
       </w:r>
@@ -638,51 +658,74 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4891C1BD" w14:textId="77777777" w:rsidR="00282709" w:rsidRPr="007A18B9" w:rsidRDefault="00282709" w:rsidP="00282709">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="9360"/>
           <w:tab w:val="left" w:pos="3120"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AC24AB3" w14:textId="77777777" w:rsidR="00282709" w:rsidRDefault="00282709" w:rsidP="00282709">
+    <w:p w14:paraId="1AC24AB3" w14:textId="74688492" w:rsidR="00282709" w:rsidRPr="00070053" w:rsidRDefault="00070053" w:rsidP="00070053">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Received: 1 January 2026; accepted: 1 April 2026; published: 6 April 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B2B8D7" w14:textId="77777777" w:rsidR="00070053" w:rsidRDefault="00070053" w:rsidP="00282709">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AB8831B" w14:textId="77777777" w:rsidR="00282709" w:rsidRPr="0070564C" w:rsidRDefault="00282709" w:rsidP="00282709">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070564C">
@@ -1052,79 +1095,91 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ournal are summarised in Table</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA0289">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2ADA88" w14:textId="77777777" w:rsidR="00282709" w:rsidRDefault="00282709" w:rsidP="00282709">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-IN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D0E4D67" w14:textId="77777777" w:rsidR="00282709" w:rsidRPr="00162EAA" w:rsidRDefault="00282709" w:rsidP="00282709">
+    <w:p w14:paraId="1D0E4D67" w14:textId="77777777" w:rsidR="00282709" w:rsidRDefault="00282709" w:rsidP="00282709">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-IN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-IN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Table 1: Key </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA0289">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-IN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>information about the journal</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="606318F6" w14:textId="77777777" w:rsidR="00070053" w:rsidRPr="00162EAA" w:rsidRDefault="00070053" w:rsidP="00282709">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-IN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="90" w:type="dxa"/>
           <w:left w:w="90" w:type="dxa"/>
           <w:bottom w:w="90" w:type="dxa"/>
           <w:right w:w="90" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="910"/>
         <w:gridCol w:w="1121"/>
         <w:gridCol w:w="2456"/>
         <w:gridCol w:w="855"/>
         <w:gridCol w:w="1055"/>
@@ -1864,64 +1919,79 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2326055" cy="2370786"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF04241" w14:textId="77777777" w:rsidR="00282709" w:rsidRDefault="00282709" w:rsidP="00282709">
+    <w:p w14:paraId="020818AA" w14:textId="77777777" w:rsidR="0023394A" w:rsidRDefault="0023394A" w:rsidP="00282709">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5" w:firstLine="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CF04241" w14:textId="77777777" w:rsidR="00282709" w:rsidRDefault="00282709" w:rsidP="00282709">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5" w:firstLine="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008D34E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The logo of the Physics Academy of the North East</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="482A78A7" w14:textId="77777777" w:rsidR="00282709" w:rsidRDefault="00282709" w:rsidP="00282709">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2073,51 +2143,51 @@
         <w:t xml:space="preserve">all mathematical </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA2B3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>equations in the journal should be properly formatted and numbered, as demonstrated below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62244343" w14:textId="77777777" w:rsidR="00282709" w:rsidRPr="006947AE" w:rsidRDefault="00282709" w:rsidP="00282709">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24354B5E" w14:textId="77777777" w:rsidR="00282709" w:rsidRDefault="00576F4A" w:rsidP="00282709">
+    <w:p w14:paraId="24354B5E" w14:textId="77777777" w:rsidR="00282709" w:rsidRDefault="00000480" w:rsidP="00282709">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSup>
           <m:sSupPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSupPr>
           <m:e>
@@ -2603,53 +2673,53 @@
       <w:r w:rsidRPr="002D7505">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DCD36E9" w14:textId="77777777" w:rsidR="00282709" w:rsidRPr="0068051D" w:rsidRDefault="00282709" w:rsidP="00282709">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04C057FF" w14:textId="77777777" w:rsidR="00282709" w:rsidRDefault="00282709" w:rsidP="00282709">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="04C057FF" w14:textId="4EF92047" w:rsidR="00282709" w:rsidRDefault="00282709" w:rsidP="00546280">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>[1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
@@ -2658,56 +2728,83 @@
       <w:r w:rsidRPr="00AD4BF9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>S. N.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bose</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4BF9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>, Planck’s Law and the Hypothesis of Light Quanta, Zeitschrift für Physik 26, 178–181 (1924).</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0023394A" w:rsidRPr="0023394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>“Planck’s Law and the Hypothes</w:t>
+      </w:r>
+      <w:r w:rsidR="0023394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>is of Light Quanta”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>, Zeitschrift für Physik 26, 178–181 (1924).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61FC92D3" w14:textId="77777777" w:rsidR="00282709" w:rsidRDefault="00282709" w:rsidP="00282709">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="000E4A35" w14:textId="3F418070" w:rsidR="00546280" w:rsidRDefault="00282709" w:rsidP="00546280">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">[2] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
@@ -2743,158 +2840,160 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C33511A" w14:textId="77777777" w:rsidR="005612E1" w:rsidRPr="00282709" w:rsidRDefault="005612E1" w:rsidP="00282709"/>
     <w:sectPr w:rsidR="005612E1" w:rsidRPr="00282709" w:rsidSect="00F213B2">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="408" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="716D84A6" w14:textId="77777777" w:rsidR="00576F4A" w:rsidRDefault="00576F4A" w:rsidP="00010CD4">
+    <w:p w14:paraId="2A2E06BB" w14:textId="77777777" w:rsidR="00000480" w:rsidRDefault="00000480" w:rsidP="00010CD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C65530A" w14:textId="77777777" w:rsidR="00576F4A" w:rsidRDefault="00576F4A" w:rsidP="00010CD4">
+    <w:p w14:paraId="19725BDA" w14:textId="77777777" w:rsidR="00000480" w:rsidRDefault="00000480" w:rsidP="00010CD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Vrinda">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00010003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="420024FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1941753149"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
@@ -2996,51 +3095,51 @@
         </w:pPr>
         <w:r w:rsidRPr="00240669">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00240669">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00240669">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00941EB0">
+        <w:r w:rsidR="009B11D4">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00240669">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:tab/>
@@ -3204,98 +3303,98 @@
         </w:r>
         <w:r w:rsidRPr="00240669">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00240669">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00240669">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00941EB0">
+        <w:r w:rsidR="009B11D4">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00240669">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="13624414" w14:textId="77777777" w:rsidR="00DA21CA" w:rsidRDefault="00DA21CA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36972001" w14:textId="77777777" w:rsidR="00576F4A" w:rsidRDefault="00576F4A" w:rsidP="00010CD4">
+    <w:p w14:paraId="4E4A96B2" w14:textId="77777777" w:rsidR="00000480" w:rsidRDefault="00000480" w:rsidP="00010CD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28FC6042" w14:textId="77777777" w:rsidR="00576F4A" w:rsidRDefault="00576F4A" w:rsidP="00010CD4">
+    <w:p w14:paraId="4C25FE15" w14:textId="77777777" w:rsidR="00000480" w:rsidRDefault="00000480" w:rsidP="00010CD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="49DAF190" w14:textId="77777777" w:rsidR="00D3633A" w:rsidRPr="005023D2" w:rsidRDefault="00D3633A" w:rsidP="00D3633A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005023D2">
       <w:rPr>
@@ -7101,254 +7200,267 @@
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="33"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="0"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C3D7F"/>
+    <w:rsid w:val="00000480"/>
     <w:rsid w:val="00010CD4"/>
     <w:rsid w:val="0002111E"/>
     <w:rsid w:val="00021717"/>
     <w:rsid w:val="000248AC"/>
     <w:rsid w:val="000350D9"/>
     <w:rsid w:val="00037260"/>
     <w:rsid w:val="000474A6"/>
     <w:rsid w:val="000475E9"/>
     <w:rsid w:val="000576E8"/>
     <w:rsid w:val="0006578E"/>
     <w:rsid w:val="00067245"/>
+    <w:rsid w:val="00070053"/>
     <w:rsid w:val="000763A0"/>
     <w:rsid w:val="000E3F77"/>
     <w:rsid w:val="000E5F9C"/>
     <w:rsid w:val="000F4C88"/>
     <w:rsid w:val="001010A6"/>
     <w:rsid w:val="001106D6"/>
     <w:rsid w:val="001416CD"/>
     <w:rsid w:val="00146D5F"/>
     <w:rsid w:val="00162135"/>
     <w:rsid w:val="00162EAA"/>
     <w:rsid w:val="00167E00"/>
     <w:rsid w:val="00172CBF"/>
     <w:rsid w:val="00176E3F"/>
     <w:rsid w:val="001823E7"/>
     <w:rsid w:val="0018609E"/>
     <w:rsid w:val="001A0F46"/>
     <w:rsid w:val="001E2FD7"/>
     <w:rsid w:val="00203E60"/>
+    <w:rsid w:val="0023394A"/>
     <w:rsid w:val="002367C2"/>
     <w:rsid w:val="00240669"/>
     <w:rsid w:val="00275ED0"/>
     <w:rsid w:val="00282709"/>
     <w:rsid w:val="00284C0F"/>
     <w:rsid w:val="002A0580"/>
     <w:rsid w:val="002B4CE3"/>
     <w:rsid w:val="002D0D05"/>
     <w:rsid w:val="002D4B3D"/>
     <w:rsid w:val="002D5D8D"/>
     <w:rsid w:val="002D5D9E"/>
     <w:rsid w:val="002D7505"/>
     <w:rsid w:val="002F464C"/>
     <w:rsid w:val="002F77B4"/>
+    <w:rsid w:val="00327FB3"/>
     <w:rsid w:val="00330195"/>
     <w:rsid w:val="00332526"/>
     <w:rsid w:val="0033739D"/>
     <w:rsid w:val="00352E14"/>
     <w:rsid w:val="00360EBC"/>
     <w:rsid w:val="0036291E"/>
     <w:rsid w:val="003723EE"/>
     <w:rsid w:val="003A4E02"/>
     <w:rsid w:val="003E6AE6"/>
     <w:rsid w:val="00404785"/>
     <w:rsid w:val="00417975"/>
     <w:rsid w:val="00437ABF"/>
     <w:rsid w:val="004462FD"/>
     <w:rsid w:val="00451774"/>
     <w:rsid w:val="00481C92"/>
     <w:rsid w:val="004A16E1"/>
     <w:rsid w:val="004A4875"/>
     <w:rsid w:val="004B54E6"/>
     <w:rsid w:val="004C3D7F"/>
     <w:rsid w:val="004C4C60"/>
     <w:rsid w:val="004C4C69"/>
     <w:rsid w:val="004C679C"/>
     <w:rsid w:val="004D6EE2"/>
     <w:rsid w:val="005023D2"/>
     <w:rsid w:val="005152DC"/>
+    <w:rsid w:val="00546280"/>
     <w:rsid w:val="005612E1"/>
     <w:rsid w:val="0056640E"/>
     <w:rsid w:val="00567A79"/>
     <w:rsid w:val="00576F4A"/>
     <w:rsid w:val="00577046"/>
     <w:rsid w:val="005D2E45"/>
     <w:rsid w:val="005D46AD"/>
     <w:rsid w:val="005D4E1D"/>
     <w:rsid w:val="005F070E"/>
     <w:rsid w:val="005F1AAC"/>
     <w:rsid w:val="005F64A8"/>
     <w:rsid w:val="0060772A"/>
     <w:rsid w:val="00626FFD"/>
     <w:rsid w:val="0064206D"/>
     <w:rsid w:val="00652068"/>
     <w:rsid w:val="006569FB"/>
     <w:rsid w:val="006604FB"/>
     <w:rsid w:val="00660D79"/>
     <w:rsid w:val="00660E33"/>
     <w:rsid w:val="00660EFE"/>
     <w:rsid w:val="00671CC5"/>
     <w:rsid w:val="0068051D"/>
     <w:rsid w:val="0068114F"/>
     <w:rsid w:val="006947AE"/>
     <w:rsid w:val="006960FA"/>
     <w:rsid w:val="006D4A32"/>
+    <w:rsid w:val="006E074F"/>
     <w:rsid w:val="006F1279"/>
     <w:rsid w:val="00702D80"/>
     <w:rsid w:val="0070564C"/>
     <w:rsid w:val="007069D4"/>
     <w:rsid w:val="00707AF2"/>
     <w:rsid w:val="007348A3"/>
     <w:rsid w:val="00763CDC"/>
     <w:rsid w:val="00775113"/>
     <w:rsid w:val="00777E69"/>
     <w:rsid w:val="007837E3"/>
     <w:rsid w:val="00794E44"/>
     <w:rsid w:val="00795380"/>
     <w:rsid w:val="007A18B9"/>
     <w:rsid w:val="007A68BD"/>
     <w:rsid w:val="007F40B3"/>
     <w:rsid w:val="008001E5"/>
     <w:rsid w:val="008060D8"/>
     <w:rsid w:val="008540A3"/>
+    <w:rsid w:val="00861DD8"/>
     <w:rsid w:val="008620DB"/>
     <w:rsid w:val="00864B46"/>
     <w:rsid w:val="008767E2"/>
     <w:rsid w:val="0089164B"/>
+    <w:rsid w:val="00891F86"/>
     <w:rsid w:val="008B1CD0"/>
     <w:rsid w:val="008C3CAB"/>
     <w:rsid w:val="008D34E6"/>
     <w:rsid w:val="008F7106"/>
     <w:rsid w:val="00914F6C"/>
     <w:rsid w:val="00922936"/>
     <w:rsid w:val="00941EB0"/>
     <w:rsid w:val="00942D8F"/>
     <w:rsid w:val="00955024"/>
     <w:rsid w:val="00961C82"/>
     <w:rsid w:val="009746D6"/>
     <w:rsid w:val="0097477A"/>
     <w:rsid w:val="009834C4"/>
     <w:rsid w:val="009946EA"/>
+    <w:rsid w:val="009A1AF4"/>
+    <w:rsid w:val="009B11D4"/>
     <w:rsid w:val="009E02A3"/>
     <w:rsid w:val="009F3175"/>
     <w:rsid w:val="00A0300B"/>
     <w:rsid w:val="00A21F3C"/>
     <w:rsid w:val="00A318BA"/>
     <w:rsid w:val="00A4517A"/>
     <w:rsid w:val="00A91F7E"/>
     <w:rsid w:val="00AA6E1E"/>
     <w:rsid w:val="00AD4BF9"/>
     <w:rsid w:val="00AD5226"/>
     <w:rsid w:val="00AD5424"/>
     <w:rsid w:val="00B0490D"/>
     <w:rsid w:val="00B13476"/>
+    <w:rsid w:val="00B21DAF"/>
     <w:rsid w:val="00B43AAF"/>
     <w:rsid w:val="00B509CD"/>
     <w:rsid w:val="00B60885"/>
     <w:rsid w:val="00B646F8"/>
     <w:rsid w:val="00B64F89"/>
     <w:rsid w:val="00B732BB"/>
     <w:rsid w:val="00B74A53"/>
     <w:rsid w:val="00B83850"/>
     <w:rsid w:val="00B87C49"/>
     <w:rsid w:val="00B90475"/>
     <w:rsid w:val="00BA6420"/>
     <w:rsid w:val="00BB6006"/>
     <w:rsid w:val="00BC54E6"/>
     <w:rsid w:val="00BE36D6"/>
     <w:rsid w:val="00C34836"/>
+    <w:rsid w:val="00C36D61"/>
     <w:rsid w:val="00C47EA9"/>
     <w:rsid w:val="00C530E9"/>
     <w:rsid w:val="00C661BA"/>
     <w:rsid w:val="00CB3BE5"/>
     <w:rsid w:val="00CC614A"/>
     <w:rsid w:val="00D07594"/>
     <w:rsid w:val="00D208F6"/>
     <w:rsid w:val="00D3633A"/>
     <w:rsid w:val="00D51AD4"/>
     <w:rsid w:val="00D539F5"/>
     <w:rsid w:val="00D55EBD"/>
     <w:rsid w:val="00D6487E"/>
     <w:rsid w:val="00D67BC7"/>
     <w:rsid w:val="00D77C8E"/>
     <w:rsid w:val="00DA21CA"/>
     <w:rsid w:val="00DA26C2"/>
     <w:rsid w:val="00DA379E"/>
     <w:rsid w:val="00DA7809"/>
     <w:rsid w:val="00E0461D"/>
     <w:rsid w:val="00E13707"/>
     <w:rsid w:val="00E22185"/>
     <w:rsid w:val="00E25437"/>
+    <w:rsid w:val="00E3173B"/>
     <w:rsid w:val="00E437BF"/>
     <w:rsid w:val="00E4674F"/>
     <w:rsid w:val="00E54914"/>
     <w:rsid w:val="00E617D1"/>
     <w:rsid w:val="00E7508C"/>
     <w:rsid w:val="00E94837"/>
     <w:rsid w:val="00EA0289"/>
     <w:rsid w:val="00EA2B3C"/>
     <w:rsid w:val="00EE029B"/>
     <w:rsid w:val="00EF3C8D"/>
     <w:rsid w:val="00F05BC4"/>
     <w:rsid w:val="00F213B2"/>
     <w:rsid w:val="00F33961"/>
     <w:rsid w:val="00F3735D"/>
     <w:rsid w:val="00F37698"/>
     <w:rsid w:val="00F46C88"/>
     <w:rsid w:val="00F54965"/>
     <w:rsid w:val="00F74C08"/>
     <w:rsid w:val="00F83F18"/>
     <w:rsid w:val="00F84E50"/>
     <w:rsid w:val="00F86CA3"/>
     <w:rsid w:val="00FA09B2"/>
     <w:rsid w:val="00FA1176"/>
     <w:rsid w:val="00FA3B68"/>
     <w:rsid w:val="00FB492A"/>
@@ -9903,78 +10015,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F01699B2-86A9-441E-B8DC-E4233D4005B3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1B7F6C9-BA0B-40D6-A353-E42D7366C519}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>891</Words>
-  <Characters>5083</Characters>
+  <Words>903</Words>
+  <Characters>5152</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5963</CharactersWithSpaces>
+  <CharactersWithSpaces>6043</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>dell</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>