--- v0 (2025-11-03)
+++ v1 (2026-06-21)
@@ -1,54 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2EBB3659" w14:textId="77777777" w:rsidR="00E7508C" w:rsidRPr="00E7508C" w:rsidRDefault="00E7508C" w:rsidP="00E7508C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E7508C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>NEUTRINO MASS MATRIX TEXTURES AND ROLE OF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60CF232D" w14:textId="5F20C3AE" w:rsidR="0068051D" w:rsidRDefault="00E7508C" w:rsidP="00E7508C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -626,241 +628,126 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="214820FC" w14:textId="35B01EA4" w:rsidR="0068051D" w:rsidRDefault="00437ABF" w:rsidP="00437ABF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437ABF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Keywords: Neutrino mass; Flavour Symmetry; Texture Zero</w:t>
-      </w:r>
-[...113 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EBDCAA1" w14:textId="77777777" w:rsidR="007A18B9" w:rsidRPr="007A18B9" w:rsidRDefault="007A18B9" w:rsidP="00777E69">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="9360"/>
           <w:tab w:val="left" w:pos="3120"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="021372BD" w14:textId="77777777" w:rsidR="0068051D" w:rsidRPr="0068051D" w:rsidRDefault="0068051D" w:rsidP="00777E69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F256499" w14:textId="77777777" w:rsidR="007A18B9" w:rsidRDefault="007A18B9" w:rsidP="00777E69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1891144F" w14:textId="77777777" w:rsidR="0068051D" w:rsidRPr="00437ABF" w:rsidRDefault="0068051D" w:rsidP="00777E69">
+    <w:p w14:paraId="1891144F" w14:textId="1407F4EC" w:rsidR="0068051D" w:rsidRPr="00437ABF" w:rsidRDefault="001760DE" w:rsidP="00777E69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00437ABF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1. Introduction</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000248AC" w:rsidRPr="00437ABF">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="0068051D" w:rsidRPr="00437ABF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t>. Introduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10C4D333" w14:textId="77777777" w:rsidR="000248AC" w:rsidRPr="0068051D" w:rsidRDefault="000248AC" w:rsidP="00777E69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D925DE1" w14:textId="1F06CAE9" w:rsidR="00777E69" w:rsidRDefault="00437ABF" w:rsidP="00437ABF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437ABF">
@@ -1023,119 +910,119 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00437ABF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>discussion of our study is given and our conclusions are summarized in section 4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="748EBF06" w14:textId="77777777" w:rsidR="00437ABF" w:rsidRPr="00437ABF" w:rsidRDefault="00437ABF" w:rsidP="00437ABF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53286810" w14:textId="77777777" w:rsidR="0068051D" w:rsidRPr="00437ABF" w:rsidRDefault="0068051D" w:rsidP="00777E69">
+    <w:p w14:paraId="53286810" w14:textId="4D2A57AA" w:rsidR="0068051D" w:rsidRPr="00437ABF" w:rsidRDefault="001760DE" w:rsidP="00777E69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00437ABF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2. Theoretical and Computational Method</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F84E50" w:rsidRPr="00437ABF">
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidR="0068051D" w:rsidRPr="00437ABF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t>. Theoretical and Computational Method</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="502D1A28" w14:textId="77777777" w:rsidR="00671CC5" w:rsidRDefault="00671CC5" w:rsidP="00777E69">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="665F04FD" w14:textId="29A43AFD" w:rsidR="0068051D" w:rsidRPr="0068051D" w:rsidRDefault="00437ABF" w:rsidP="00437ABF">
+    <w:p w14:paraId="568DF58E" w14:textId="1FC58A48" w:rsidR="008D34E6" w:rsidRPr="007B6F48" w:rsidRDefault="00437ABF" w:rsidP="00777E69">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437ABF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Symmetry is a fundamental concept that permeates various aspects of nature, art, and human perception [4, 5]. In</w:t>
+        <w:t>Symmetry is a fundamental concept that permeates various aspects of nature, art, and human perception [4]. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00437ABF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>physics, symmetry refers to the idea that laws remain unchanged under specific transformations, such as rotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1181,51 +1068,87 @@
       <w:r w:rsidRPr="00437ABF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>systems also exhibit symmetry, from the radial symmetry of flowers to the bilateral symmetry of human faces</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00437ABF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>[6, 7]. Symmetry plays a crucial role in our cognitive processing, influencing perception, aesthetics, and even</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00E366E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437ABF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E366E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437ABF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>]. Symmetry plays a crucial role in our cognitive processing, influencing perception, aesthetics, and even</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00437ABF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>emotions, as our brains are wired to recognize and respond to symmetrical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1253,200 +1176,160 @@
       <w:r w:rsidRPr="00437ABF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>symmetry connects disparate disciplines, revealing the intricate and beautiful structures that govern our universe</w:t>
       </w:r>
       <w:r w:rsidR="007F40B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00437ABF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>[8, 9, 10].</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00E366E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3, 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437ABF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1513CB1A" w14:textId="77777777" w:rsidR="00437ABF" w:rsidRDefault="00437ABF" w:rsidP="00777E69">
+    <w:p w14:paraId="14F36A74" w14:textId="77777777" w:rsidR="008D34E6" w:rsidRDefault="008D34E6" w:rsidP="00777E69">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="519E2F1C" w14:textId="0A3AAB4D" w:rsidR="0068051D" w:rsidRPr="0068051D" w:rsidRDefault="0068051D" w:rsidP="00777E69">
-[...14 lines deleted...]
-    <w:p w14:paraId="6A2582A5" w14:textId="77777777" w:rsidR="00777E69" w:rsidRDefault="00777E69" w:rsidP="00777E69">
+    <w:p w14:paraId="2E19D156" w14:textId="0B0F2477" w:rsidR="008D34E6" w:rsidRDefault="007B6F48" w:rsidP="00777E69">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r w:rsidR="008D34E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008D34E6" w:rsidRPr="008D34E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Results and Discussion</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="568DF58E" w14:textId="77777777" w:rsidR="008D34E6" w:rsidRDefault="008D34E6" w:rsidP="00777E69">
+    <w:p w14:paraId="1A6FF9EE" w14:textId="77777777" w:rsidR="008D34E6" w:rsidRDefault="008D34E6" w:rsidP="00777E69">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14F36A74" w14:textId="77777777" w:rsidR="008D34E6" w:rsidRDefault="008D34E6" w:rsidP="00777E69">
+    <w:p w14:paraId="5D197551" w14:textId="67F6132D" w:rsidR="008D34E6" w:rsidRDefault="008D34E6" w:rsidP="008D34E6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...74 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="008D34E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Neutrino mass matrix textures refer to the patterns and structures within the matrix that describes the masses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D34E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">and mixing of neutrinos. The neutrino mass matrix, typically represented by the symbol </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -1518,67 +1401,92 @@
         <w:t>flavors</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D34E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (electron, muon, and tau) and their mixing parameters. The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D34E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>result for texture 1 is shown in figure 1. The parameter details are given in table 1. Texture zeros, where certain</w:t>
+        <w:t xml:space="preserve">result for texture 1 is shown in </w:t>
+      </w:r>
+      <w:r w:rsidR="006C32A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fig.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D34E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. The parameter details are given in table 1. Texture zeros, where certain</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D34E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>elements of the matrix are zero, can reveal underlying symmetries or dynamics. Researchers have identified</w:t>
+        <w:t xml:space="preserve">elements </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D34E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>of the matrix are zero, can reveal underlying symmetries or dynamics. Researchers have identified</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D34E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>various textures that can accommodate experimental data, such as the normal hierarchy, inverted hierarchy, and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1648,51 +1556,67 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D34E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>θ</w:t>
       </w:r>
       <w:r w:rsidRPr="008D34E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="008D34E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>[11, 12, 13, 14]. Studying neutrino mass matrix textures helps theorists constrain models, understand neutrino</w:t>
+        <w:t xml:space="preserve">[1, 2, 3, </w:t>
+      </w:r>
+      <w:r w:rsidR="00251108">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D34E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>]. Studying neutrino mass matrix textures helps theorists constrain models, understand neutrino</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D34E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>properties, and make predictions for future experiments, shedding light on the fundamental nature of neutrinos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2066,51 +1990,51 @@
                     </m:r>
                   </m:e>
                   <m:sup>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="bi"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <m:t>2</m:t>
                     </m:r>
                   </m:sup>
                 </m:sSup>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3597EABE" w14:textId="7AB6A6AD" w:rsidR="00567A79" w:rsidRPr="00567A79" w:rsidRDefault="00567A79" w:rsidP="00777E69">
+          <w:p w14:paraId="3597EABE" w14:textId="7AB6A6AD" w:rsidR="00567A79" w:rsidRPr="00567A79" w:rsidRDefault="00000000" w:rsidP="00777E69">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:b/>
                         <w:bCs/>
                         <w:i/>
                         <w:color w:val="000000"/>
@@ -2346,127 +2270,127 @@
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00567A79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-IN"/>
               </w:rPr>
               <w:t>References</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="083A8E17" w14:textId="1E9BC941" w:rsidR="00567A79" w:rsidRDefault="00567A79" w:rsidP="00777E69">
+          <w:p w14:paraId="083A8E17" w14:textId="5C710211" w:rsidR="00567A79" w:rsidRDefault="00567A79" w:rsidP="00777E69">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00567A79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>6.058 [12], 6.10 [13], 6.08 [14]</w:t>
+              <w:t>6.058 [2], 6.10 [3], 6.08 [1]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4969AF51" w14:textId="1A3D2C17" w:rsidR="00567A79" w:rsidRDefault="00567A79" w:rsidP="00777E69">
+          <w:p w14:paraId="4969AF51" w14:textId="7669245C" w:rsidR="00567A79" w:rsidRDefault="00567A79" w:rsidP="00777E69">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00567A79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>55.51 [14], 59.2±5 [1]</w:t>
+              <w:t>55.51 [4], 59.2±5 [1]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7677A1A5" w14:textId="4721BD62" w:rsidR="00567A79" w:rsidRDefault="00567A79" w:rsidP="00777E69">
+          <w:p w14:paraId="7677A1A5" w14:textId="3AA4C3A0" w:rsidR="00567A79" w:rsidRDefault="00567A79" w:rsidP="00777E69">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00567A79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>6.8±2 [15]</w:t>
+              <w:t>6.8±2 [1]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00567A79" w14:paraId="14453AF6" w14:textId="77777777" w:rsidTr="007F40B3">
         <w:trPr>
           <w:trHeight w:val="295"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05C2FD0D" w14:textId="6E3C3F1B" w:rsidR="00567A79" w:rsidRPr="00567A79" w:rsidRDefault="00567A79" w:rsidP="00777E69">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="subscript"/>
@@ -2642,167 +2566,201 @@
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00567A79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-IN"/>
               </w:rPr>
               <w:t>References</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D4077BF" w14:textId="5636DEAF" w:rsidR="00567A79" w:rsidRDefault="00567A79" w:rsidP="00777E69">
+          <w:p w14:paraId="6D4077BF" w14:textId="7AF9D95D" w:rsidR="00567A79" w:rsidRDefault="00567A79" w:rsidP="00777E69">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00567A79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5.65 [14], 5.5005 [4], 5.514 [2]</w:t>
+              <w:t>5.65 [4], 5.5005 [4], 5.514 [2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D3EC3BC" w14:textId="123C177C" w:rsidR="00567A79" w:rsidRDefault="00567A79" w:rsidP="00777E69">
+          <w:p w14:paraId="5D3EC3BC" w14:textId="19D42771" w:rsidR="00567A79" w:rsidRDefault="00567A79" w:rsidP="00777E69">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00567A79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>40.6±14 [5]</w:t>
+              <w:t>40.6±14 [</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF7018">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00567A79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BE7EC1F" w14:textId="202EC6E0" w:rsidR="00567A79" w:rsidRDefault="00567A79" w:rsidP="00777E69">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00567A79">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7.3±1 [3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="794623FF" w14:textId="77777777" w:rsidR="00567A79" w:rsidRPr="0068051D" w:rsidRDefault="00567A79" w:rsidP="00777E69">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3931C5DF" w14:textId="0D025F89" w:rsidR="008D34E6" w:rsidRDefault="007F40B3" w:rsidP="007F40B3">
+    <w:p w14:paraId="3931C5DF" w14:textId="34AD4B86" w:rsidR="008D34E6" w:rsidRDefault="007F40B3" w:rsidP="007F40B3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F40B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Table 1: Neutrino parameter details for texture 1.</w:t>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F40B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: Neutrino parameter details for texture 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26619B8F" w14:textId="77777777" w:rsidR="007F40B3" w:rsidRDefault="007F40B3" w:rsidP="007F40B3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62604A64" w14:textId="63D2B7FF" w:rsidR="007F40B3" w:rsidRDefault="007F40B3" w:rsidP="007F40B3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3031,50 +2989,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EB322CB" w14:textId="6E2310F8" w:rsidR="00240669" w:rsidRDefault="00240669" w:rsidP="00240669">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2" w:firstLine="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4173062E" wp14:editId="0F658307">
             <wp:extent cx="3333750" cy="2250281"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="602227793" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="602227793" name="Picture 602227793"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
@@ -3304,135 +3263,175 @@
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70CFCEC3" w14:textId="1EB8D47A" w:rsidR="002D7505" w:rsidRDefault="002D7505" w:rsidP="002D7505">
+          <w:p w14:paraId="70CFCEC3" w14:textId="0EF56D17" w:rsidR="002D7505" w:rsidRDefault="002D7505" w:rsidP="002D7505">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D7505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>7 [5], 6.9±0.2[1]</w:t>
+              <w:t>7 [</w:t>
+            </w:r>
+            <w:r w:rsidR="00C253FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D7505">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>], 6.9±0.2[1]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F3C0D9E" w14:textId="65A4C5FB" w:rsidR="002D7505" w:rsidRDefault="002D7505" w:rsidP="002D7505">
+          <w:p w14:paraId="6F3C0D9E" w14:textId="5A63D74F" w:rsidR="002D7505" w:rsidRDefault="002D7505" w:rsidP="002D7505">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D7505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>3.9 [8], 4.0 [9], 6.0 [2]</w:t>
+              <w:t>3.9 [</w:t>
+            </w:r>
+            <w:r w:rsidR="00C253FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D7505">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>], 4.0 [</w:t>
+            </w:r>
+            <w:r w:rsidR="00C253FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D7505">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>], 6.0 [2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D7505" w14:paraId="51035508" w14:textId="77777777" w:rsidTr="002D7505">
         <w:trPr>
           <w:trHeight w:val="247"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2630" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44129FAA" w14:textId="5E9317ED" w:rsidR="002D7505" w:rsidRDefault="002D7505" w:rsidP="002D7505">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Abelian Symmetry</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> (Z</w:t>
+              <w:t>Abelian Symmetry (Z</w:t>
             </w:r>
             <w:r w:rsidRPr="002D7505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
@@ -3441,208 +3440,230 @@
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>17.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79A3516D" w14:textId="4A6C8829" w:rsidR="002D7505" w:rsidRDefault="002D7505" w:rsidP="002D7505">
+          <w:p w14:paraId="79A3516D" w14:textId="33C68DB3" w:rsidR="002D7505" w:rsidRDefault="002D7505" w:rsidP="002D7505">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D7505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>17.0±0.2 [5], 18.8 [6]</w:t>
+              <w:t>17.0±0.2 [5], 18.8 [</w:t>
+            </w:r>
+            <w:r w:rsidR="0088574B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D7505">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0977B910" w14:textId="4F1CC41F" w:rsidR="002D7505" w:rsidRDefault="002D7505" w:rsidP="002D7505">
+          <w:p w14:paraId="0977B910" w14:textId="4347CE16" w:rsidR="002D7505" w:rsidRDefault="002D7505" w:rsidP="002D7505">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D7505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>17.0 [2], 24.0 [15]</w:t>
+              <w:t>17.0 [2], 24.0 [1]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="75F649DE" w14:textId="77777777" w:rsidR="00240669" w:rsidRDefault="00240669" w:rsidP="008D34E6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4010FC1F" w14:textId="5A73BB34" w:rsidR="00240669" w:rsidRDefault="002D7505" w:rsidP="002D7505">
+    <w:p w14:paraId="4010FC1F" w14:textId="775B5E52" w:rsidR="00240669" w:rsidRDefault="002D7505" w:rsidP="002D7505">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7505">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Table 2: Neutrino parameters for texture 2 and texture 3.</w:t>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D7505">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: Neutrino parameters for texture 2 and texture 3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6379E3B2" w14:textId="77777777" w:rsidR="00240669" w:rsidRDefault="00240669" w:rsidP="008D34E6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C33DDD1" w14:textId="77777777" w:rsidR="00240669" w:rsidRDefault="00240669" w:rsidP="008D34E6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C08E2E7" w14:textId="40EC6BD2" w:rsidR="00240669" w:rsidRDefault="002D7505" w:rsidP="008D34E6">
+    <w:p w14:paraId="0C08E2E7" w14:textId="23A692D7" w:rsidR="00240669" w:rsidRDefault="007B6F48" w:rsidP="008D34E6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D7505">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002D7505">
+        <w:t>IV</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7505" w:rsidRPr="002D7505">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Conclusions</w:t>
+        <w:t>. Conclusions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="691603BA" w14:textId="77777777" w:rsidR="002D7505" w:rsidRDefault="002D7505" w:rsidP="002D7505">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05474D86" w14:textId="2745A191" w:rsidR="002D7505" w:rsidRPr="002D7505" w:rsidRDefault="002D7505" w:rsidP="002D7505">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -3877,1070 +3898,1430 @@
         </w:rPr>
         <w:t>The work is supported by the Science and Engineering Research Board (SERB), Government of India grant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0643F181" w14:textId="4D9B6ED7" w:rsidR="002D7505" w:rsidRDefault="002D7505" w:rsidP="002D7505">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7505">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ABC/20XY/12345.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061F8172" w14:textId="77777777" w:rsidR="00240669" w:rsidRPr="0068051D" w:rsidRDefault="00240669" w:rsidP="008D34E6">
+    <w:p w14:paraId="0C057C39" w14:textId="77777777" w:rsidR="00147919" w:rsidRDefault="00147919" w:rsidP="002D7505">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C815449" w14:textId="77777777" w:rsidR="00147919" w:rsidRPr="00147919" w:rsidRDefault="00147919" w:rsidP="002D7505">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B9FF54A" w14:textId="337AE708" w:rsidR="0068051D" w:rsidRDefault="0068051D" w:rsidP="00777E69">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002D7505">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>References</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5B9FF54A" w14:textId="337AE708" w:rsidR="0068051D" w:rsidRDefault="0068051D" w:rsidP="00777E69">
+    <w:p w14:paraId="229205E1" w14:textId="77777777" w:rsidR="00777E69" w:rsidRPr="0068051D" w:rsidRDefault="00777E69" w:rsidP="00777E69">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D7505">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="229205E1" w14:textId="77777777" w:rsidR="00777E69" w:rsidRPr="0068051D" w:rsidRDefault="00777E69" w:rsidP="00777E69">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="2BE7C81E" w14:textId="699E91C8" w:rsidR="007348A3" w:rsidRDefault="007348A3" w:rsidP="007348A3">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007348A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">[1] S. Fukuda et al. (Super-Kamiokande), Phys. </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">[2] Q. R. Ahmad et al. (SNO), Phys. Rev. Lett. 89, 011301 (2002), </w:t>
+        <w:t>[1] Super-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007348A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-        <w:t>nucl</w:t>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Kamiokande</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>collaboration</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007348A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-        <w:t>-ex/0204008.</w:t>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007B6F48" w:rsidRPr="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Constraints on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007B6F48" w:rsidRPr="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>neutrino</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007B6F48" w:rsidRPr="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007B6F48" w:rsidRPr="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>oscillations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007B6F48" w:rsidRPr="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007B6F48" w:rsidRPr="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>using</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007B6F48" w:rsidRPr="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1258 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007B6F48" w:rsidRPr="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>days</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007B6F48" w:rsidRPr="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007B6F48" w:rsidRPr="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007B6F48" w:rsidRPr="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Super-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007B6F48" w:rsidRPr="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Kamiokande</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007B6F48" w:rsidRPr="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> solar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007B6F48" w:rsidRPr="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>neutrino</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007B6F48" w:rsidRPr="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007B6F48" w:rsidRPr="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007348A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phys. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007348A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rev. Lett. 86, 5656 (2001), hep-ex/0103033</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF82695" w14:textId="77777777" w:rsidR="007348A3" w:rsidRPr="007348A3" w:rsidRDefault="007348A3" w:rsidP="007348A3">
+    <w:p w14:paraId="067E66C7" w14:textId="77777777" w:rsidR="007B6F48" w:rsidRDefault="007B6F48" w:rsidP="007348A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A18856" w14:textId="7BCBDEED" w:rsidR="007348A3" w:rsidRDefault="007348A3" w:rsidP="007348A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007348A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [3] J. N. </w:t>
+        <w:t>[2] SNO</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> collaboration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007348A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007B6F48" w:rsidRPr="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Direct evidence for neutrino </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007B6F48" w:rsidRPr="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>flavor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007B6F48" w:rsidRPr="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transformation from neutral current interactions in the Sudbury Neutrino Observatory</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6F48" w:rsidRPr="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007348A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phys. Rev. Lett. 89, 011301 (2002), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007348A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Bahcall</w:t>
+        <w:t>nucl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007348A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and C. Pena-Garay, New J. Phys. 6, 63 (2004), hep-</w:t>
+        <w:t>-ex/0204008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1DB2CD" w14:textId="77777777" w:rsidR="007B6F48" w:rsidRPr="007348A3" w:rsidRDefault="007B6F48" w:rsidP="007348A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AF82695" w14:textId="1C837FD5" w:rsidR="007348A3" w:rsidRDefault="007348A3" w:rsidP="007348A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007348A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[3] J. N. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007348A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ph</w:t>
+        <w:t>Bahcall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007348A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>/0404061.</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> and C. Pena-Garay, </w:t>
+      </w:r>
+      <w:r w:rsidR="007B6F48" w:rsidRPr="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Solar models and solar neutrino oscillations</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidRPr="007348A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">[9] M. C. Gonzalez-Garcia, M. </w:t>
+        <w:t>New J. Phys. 6, 63 (2004), hep-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007348A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Maltoni</w:t>
+        <w:t>ph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007348A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, J. Salvado and T. Schwetz, JHEP 12, 123 (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>/0404061.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB83635" w14:textId="77777777" w:rsidR="007B6F48" w:rsidRPr="007348A3" w:rsidRDefault="007B6F48" w:rsidP="007348A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66172527" w14:textId="3DEEC58C" w:rsidR="007348A3" w:rsidRPr="007348A3" w:rsidRDefault="007348A3" w:rsidP="007348A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007348A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2012)[</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
       <w:r w:rsidRPr="007348A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>arXiv:1209.3023</w:t>
+        <w:t xml:space="preserve">] T2K </w:t>
+      </w:r>
+      <w:r w:rsidR="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007348A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ollaboration, </w:t>
+      </w:r>
+      <w:r w:rsidR="007B6F48" w:rsidRPr="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Indication of Electron Neutrino Appearance from an Accelerator-produced Off-axis Muon Neutrino Beam</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007348A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Phys. Rev. Lett. 107, 041801 (2011), [arXiv:1106.2822 [hep-ex]].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27217EE6" w14:textId="638830FE" w:rsidR="007348A3" w:rsidRPr="007348A3" w:rsidRDefault="007348A3" w:rsidP="007348A3">
-[...271 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:sectPr w:rsidR="007348A3" w:rsidRPr="007348A3" w:rsidSect="00ED40DE">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77CA3815" w14:textId="77777777" w:rsidR="00F86CA3" w:rsidRDefault="00F86CA3" w:rsidP="00010CD4">
+    <w:p w14:paraId="4E432A03" w14:textId="77777777" w:rsidR="00940A61" w:rsidRDefault="00940A61" w:rsidP="00010CD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7610ACD9" w14:textId="77777777" w:rsidR="00F86CA3" w:rsidRDefault="00F86CA3" w:rsidP="00010CD4">
+    <w:p w14:paraId="4522681E" w14:textId="77777777" w:rsidR="00940A61" w:rsidRDefault="00940A61" w:rsidP="00010CD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Vrinda">
-    <w:panose1 w:val="00000400000000000000"/>
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00010003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E10006FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
-    <w:panose1 w:val="02020603050405020304"/>
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="420024FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54DB97D9" w14:textId="6C5D1338" w:rsidR="00EA3D1E" w:rsidRDefault="00EA3D1E" w:rsidP="004755B9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360" w:firstLine="360"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:r>
+    <w:r w:rsidR="00EA3D1E">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="49B741A8">
+        <v:rect id="_x0000_i1028" alt="" style="width:433.25pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hrpct="960" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="587504051"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="419297A5" w14:textId="77777777" w:rsidR="00EA3D1E" w:rsidRDefault="00EA3D1E" w:rsidP="00EA3D1E">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="1421" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="2CE5F491" w14:textId="1E08DB8E" w:rsidR="00365A4F" w:rsidRDefault="00365A4F" w:rsidP="004755B9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360" w:firstLine="360"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">                                                                                 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00240669">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Published by the Physics Academy of the </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00240669">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>North East</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="363030767"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="0DA8BCA5" w14:textId="77777777" w:rsidR="006D4A32" w:rsidRDefault="006D4A32">
+      <w:p w14:paraId="0DA8BCA5" w14:textId="77777777" w:rsidR="006D4A32" w:rsidRDefault="006D4A32" w:rsidP="004755B9">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:ind w:right="360" w:firstLine="360"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+      </w:p>
+      <w:p w14:paraId="198968BF" w14:textId="4F16D39E" w:rsidR="006D4A32" w:rsidRDefault="006D4A32">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
       </w:p>
-      <w:p w14:paraId="198968BF" w14:textId="38275C00" w:rsidR="006D4A32" w:rsidRDefault="006D4A32">
-[...5 lines deleted...]
-      <w:p w14:paraId="08C25E52" w14:textId="29DB6EE7" w:rsidR="00240669" w:rsidRDefault="00240669">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:id w:val="1002711204"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="36514D9F" w14:textId="77777777" w:rsidR="00D56696" w:rsidRDefault="00D56696" w:rsidP="00D56696">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="10381" w:y="260"/>
+              <w:rPr>
+                <w:rStyle w:val="PageNumber"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PageNumber"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PageNumber"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PageNumber"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PageNumber"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PageNumber"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+      <w:p w14:paraId="08C25E52" w14:textId="29DB6EE7" w:rsidR="00240669" w:rsidRDefault="009B76F5">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="009B76F5">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
           <w:pict w14:anchorId="623A62D1">
-            <v:rect id="_x0000_i1147" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+            <v:rect id="_x0000_i1025" alt="" style="width:451.3pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
           </w:pict>
         </w:r>
       </w:p>
-      <w:p w14:paraId="11684AC9" w14:textId="4FFFFCD1" w:rsidR="006D4A32" w:rsidRPr="00240669" w:rsidRDefault="00240669" w:rsidP="00240669">
+      <w:p w14:paraId="11684AC9" w14:textId="6DE0B68E" w:rsidR="006D4A32" w:rsidRPr="00240669" w:rsidRDefault="00240669" w:rsidP="00240669">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="right" w:pos="9026"/>
           </w:tabs>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00240669">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>Published by the Physics Academy of the North East</w:t>
+          <w:t xml:space="preserve">Published by the Physics Academy of the </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00240669">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>North East</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00240669">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004755B9">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00240669">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:tab/>
-        </w:r>
-[...48 lines deleted...]
-          <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="74C243CF" w14:textId="054AC8F6" w:rsidR="00B64F89" w:rsidRPr="00E437BF" w:rsidRDefault="00B64F89" w:rsidP="00010CD4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A565B8B" w14:textId="77777777" w:rsidR="00F86CA3" w:rsidRDefault="00F86CA3" w:rsidP="00010CD4">
+    <w:p w14:paraId="52D2F85F" w14:textId="77777777" w:rsidR="00940A61" w:rsidRDefault="00940A61" w:rsidP="00010CD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="347D9F18" w14:textId="77777777" w:rsidR="00F86CA3" w:rsidRDefault="00F86CA3" w:rsidP="00010CD4">
+    <w:p w14:paraId="21DD3F9E" w14:textId="77777777" w:rsidR="00940A61" w:rsidRDefault="00940A61" w:rsidP="00010CD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="623532F1" w14:textId="44FC41EE" w:rsidR="00417975" w:rsidRDefault="00E7508C" w:rsidP="0097477A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09F19CDB" w14:textId="77777777" w:rsidR="00ED40DE" w:rsidRDefault="00ED40DE" w:rsidP="00ED40DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="left" w:pos="6980"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6197ADBF" wp14:editId="12F16A22">
+          <wp:extent cx="564877" cy="575578"/>
+          <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+          <wp:docPr id="1605629822" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="442048408" name="Picture 442048408"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="580107" cy="591096"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="151B4139" w14:textId="77777777" w:rsidR="00ED40DE" w:rsidRDefault="00ED40DE" w:rsidP="00ED40DE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="51A1DC02" w14:textId="51A9C5A1" w:rsidR="00ED40DE" w:rsidRPr="00EA3D1E" w:rsidRDefault="00ED40DE" w:rsidP="00ED40DE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">P. J. Phys. </w:t>
+    </w:r>
+    <w:r w:rsidRPr="009B76F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>xx(</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009B76F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>yy</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009B76F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>), zzz (June 2026)</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                                   </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">PANE </w:t>
+    </w:r>
+    <w:r w:rsidRPr="008540A3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Journal of </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Physics</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0097477A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="0097477A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5707176A" w14:textId="790F8AE0" w:rsidR="00ED40DE" w:rsidRDefault="00EA3D1E" w:rsidP="00ED40DE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:r>
+    <w:r w:rsidR="00EA3D1E">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="644FA7F6">
+        <v:rect id="_x0000_i1029" alt="" style="width:451.3pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="74010BDA" w14:textId="77777777" w:rsidR="00ED40DE" w:rsidRDefault="00ED40DE" w:rsidP="00ED40DE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="4FA44CA2" w14:textId="77777777" w:rsidR="00ED40DE" w:rsidRDefault="00ED40DE" w:rsidP="00ED40DE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="03A7B6A8" w14:textId="77777777" w:rsidR="00ED40DE" w:rsidRDefault="00ED40DE" w:rsidP="00ED40DE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="10C157D1" w14:textId="77777777" w:rsidR="00ED40DE" w:rsidRDefault="00ED40DE" w:rsidP="00ED40DE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="5147DC6F" w14:textId="77777777" w:rsidR="00ED40DE" w:rsidRDefault="00ED40DE" w:rsidP="00ED40DE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="58BB1CE9" w14:textId="77777777" w:rsidR="00ED40DE" w:rsidRDefault="00ED40DE" w:rsidP="00ED40DE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="470980FE" w14:textId="77777777" w:rsidR="00ED40DE" w:rsidRPr="00ED40DE" w:rsidRDefault="00ED40DE" w:rsidP="00ED40DE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="623532F1" w14:textId="7F95D115" w:rsidR="00417975" w:rsidRDefault="00E7508C" w:rsidP="00ED40DE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="left" w:pos="6980"/>
+      </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00417975">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AC8E1C7" wp14:editId="0D63B3FA">
           <wp:extent cx="564877" cy="575578"/>
           <wp:effectExtent l="0" t="0" r="6985" b="0"/>
@@ -4960,164 +5341,197 @@
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="580107" cy="591096"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00ED40DE">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
   </w:p>
   <w:p w14:paraId="7096E6FD" w14:textId="77777777" w:rsidR="00417975" w:rsidRDefault="00417975" w:rsidP="0097477A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6C3F2296" w14:textId="4086A769" w:rsidR="0097477A" w:rsidRDefault="00E7508C" w:rsidP="0097477A">
+  <w:p w14:paraId="6C3F2296" w14:textId="5BBAC992" w:rsidR="0097477A" w:rsidRDefault="00E7508C" w:rsidP="0097477A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">PANE </w:t>
     </w:r>
     <w:r w:rsidR="00B64F89" w:rsidRPr="008540A3">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Journal of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Physics                                                                                                  </w:t>
+      <w:t xml:space="preserve">Physics                                                                                    P. J. Phys. </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="009B76F5" w:rsidRPr="009B76F5">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>P. J. Phys. Vol 1(1), 2025</w:t>
+      <w:t>xx(</w:t>
     </w:r>
-    <w:r w:rsidR="0097477A" w:rsidRPr="0097477A">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="009B76F5" w:rsidRPr="009B76F5">
       <w:rPr>
-        <w:u w:val="double"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>yy</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="009B76F5" w:rsidRPr="009B76F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>), zzz (June 2026)</w:t>
     </w:r>
     <w:r w:rsidR="0097477A" w:rsidRPr="0097477A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="0097477A" w:rsidRPr="0097477A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D1EC017" w14:textId="77777777" w:rsidR="0097477A" w:rsidRPr="0097477A" w:rsidRDefault="0097477A" w:rsidP="0097477A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0097477A">
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="0097477A">
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5CF5E2C8" w14:textId="77777777" w:rsidR="00B64F89" w:rsidRDefault="00B64F89">
+  <w:p w14:paraId="5CF5E2C8" w14:textId="649F2A26" w:rsidR="00B64F89" w:rsidRDefault="00C8617C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:r>
+    <w:r w:rsidR="00C8617C">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="4920E7B8">
+        <v:rect id="_x0000_i1030" alt="" style="width:451.3pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="057043C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E96C77D6"/>
     <w:lvl w:ilvl="0" w:tplc="8B608ACA">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2505" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8449,203 +8863,225 @@
   <w:num w:numId="30" w16cid:durableId="1037121997">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="180432585">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1684086017">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="308025133">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1625694826">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="2008702499">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="445736617">
     <w:abstractNumId w:val="33"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="0"/>
+  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C3D7F"/>
     <w:rsid w:val="00010CD4"/>
     <w:rsid w:val="0002111E"/>
     <w:rsid w:val="000248AC"/>
     <w:rsid w:val="000576E8"/>
     <w:rsid w:val="0006578E"/>
     <w:rsid w:val="00067245"/>
     <w:rsid w:val="000763A0"/>
     <w:rsid w:val="000F4C88"/>
     <w:rsid w:val="001010A6"/>
     <w:rsid w:val="00146D5F"/>
+    <w:rsid w:val="00147919"/>
     <w:rsid w:val="00162135"/>
     <w:rsid w:val="00167E00"/>
+    <w:rsid w:val="001760DE"/>
     <w:rsid w:val="001A0F46"/>
     <w:rsid w:val="002367C2"/>
     <w:rsid w:val="00240669"/>
+    <w:rsid w:val="00251108"/>
     <w:rsid w:val="00275ED0"/>
     <w:rsid w:val="00284C0F"/>
     <w:rsid w:val="002A0580"/>
     <w:rsid w:val="002D0D05"/>
     <w:rsid w:val="002D4B3D"/>
     <w:rsid w:val="002D5D8D"/>
     <w:rsid w:val="002D7505"/>
     <w:rsid w:val="00330195"/>
     <w:rsid w:val="00332526"/>
     <w:rsid w:val="0033739D"/>
     <w:rsid w:val="00360EBC"/>
+    <w:rsid w:val="00365A4F"/>
+    <w:rsid w:val="00390DD5"/>
     <w:rsid w:val="003A4E02"/>
     <w:rsid w:val="00404785"/>
     <w:rsid w:val="00417975"/>
     <w:rsid w:val="00437ABF"/>
     <w:rsid w:val="00451774"/>
+    <w:rsid w:val="004755B9"/>
     <w:rsid w:val="004A16E1"/>
     <w:rsid w:val="004A4875"/>
     <w:rsid w:val="004C3D7F"/>
     <w:rsid w:val="004C4C69"/>
     <w:rsid w:val="004C679C"/>
     <w:rsid w:val="004D6EE2"/>
     <w:rsid w:val="00567A79"/>
     <w:rsid w:val="00577046"/>
     <w:rsid w:val="005D2E45"/>
     <w:rsid w:val="005D4E1D"/>
     <w:rsid w:val="005F1AAC"/>
     <w:rsid w:val="005F64A8"/>
     <w:rsid w:val="00626FFD"/>
     <w:rsid w:val="0064206D"/>
     <w:rsid w:val="00652068"/>
     <w:rsid w:val="006569FB"/>
     <w:rsid w:val="00660E33"/>
     <w:rsid w:val="00671CC5"/>
     <w:rsid w:val="0068051D"/>
+    <w:rsid w:val="006C32A3"/>
     <w:rsid w:val="006D4A32"/>
     <w:rsid w:val="007348A3"/>
+    <w:rsid w:val="0074596F"/>
     <w:rsid w:val="00777E69"/>
     <w:rsid w:val="00794E44"/>
     <w:rsid w:val="007A18B9"/>
+    <w:rsid w:val="007B6F48"/>
     <w:rsid w:val="007F40B3"/>
     <w:rsid w:val="008060D8"/>
     <w:rsid w:val="008540A3"/>
+    <w:rsid w:val="0088574B"/>
     <w:rsid w:val="008B1CD0"/>
     <w:rsid w:val="008D34E6"/>
     <w:rsid w:val="00914F6C"/>
     <w:rsid w:val="00922936"/>
+    <w:rsid w:val="00940A61"/>
     <w:rsid w:val="00955024"/>
     <w:rsid w:val="0097477A"/>
     <w:rsid w:val="009834C4"/>
     <w:rsid w:val="009946EA"/>
+    <w:rsid w:val="009B76F5"/>
     <w:rsid w:val="009E02A3"/>
     <w:rsid w:val="00A21F3C"/>
     <w:rsid w:val="00A91F7E"/>
     <w:rsid w:val="00AA6E1E"/>
     <w:rsid w:val="00AD5424"/>
     <w:rsid w:val="00B0490D"/>
     <w:rsid w:val="00B509CD"/>
     <w:rsid w:val="00B64F89"/>
     <w:rsid w:val="00B90475"/>
+    <w:rsid w:val="00C253FD"/>
     <w:rsid w:val="00C47EA9"/>
+    <w:rsid w:val="00C8617C"/>
+    <w:rsid w:val="00CB2585"/>
+    <w:rsid w:val="00CB6AF9"/>
     <w:rsid w:val="00CC614A"/>
     <w:rsid w:val="00D07594"/>
+    <w:rsid w:val="00D56696"/>
     <w:rsid w:val="00D6487E"/>
     <w:rsid w:val="00DA379E"/>
     <w:rsid w:val="00E22185"/>
+    <w:rsid w:val="00E366E8"/>
     <w:rsid w:val="00E437BF"/>
     <w:rsid w:val="00E4674F"/>
     <w:rsid w:val="00E7508C"/>
+    <w:rsid w:val="00EA3D1E"/>
+    <w:rsid w:val="00ED40DE"/>
     <w:rsid w:val="00EE029B"/>
+    <w:rsid w:val="00EF7018"/>
     <w:rsid w:val="00F37698"/>
     <w:rsid w:val="00F54965"/>
     <w:rsid w:val="00F83F18"/>
     <w:rsid w:val="00F84E50"/>
     <w:rsid w:val="00F86CA3"/>
     <w:rsid w:val="00FA09B2"/>
     <w:rsid w:val="00FA1176"/>
     <w:rsid w:val="00FB492A"/>
     <w:rsid w:val="00FC2211"/>
     <w:rsid w:val="00FC26F0"/>
     <w:rsid w:val="00FF5E93"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6ED8D923"/>
   <w15:docId w15:val="{011F379A-DE96-41D2-B97D-C2DDAB46690D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-IN" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9112,50 +9548,51 @@
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004A16E1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -9917,66 +10354,78 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A16E1"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004A16E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004755B9"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -10239,69 +10688,69 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1DA83FD-23AF-416D-B780-00FC00486C29}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6937</Characters>
+  <Pages>3</Pages>
+  <Words>1101</Words>
+  <Characters>6280</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8137</CharactersWithSpaces>
+  <CharactersWithSpaces>7367</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>dell</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>